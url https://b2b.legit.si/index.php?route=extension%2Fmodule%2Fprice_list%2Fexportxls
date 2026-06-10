--- v0 (2026-04-26)
+++ v1 (2026-06-10)
@@ -360,96 +360,96 @@
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8" t="s">
         <v>14</v>
       </c>
       <c r="C8"/>
       <c r="D8">
         <v>0</v>
       </c>
       <c r="E8" t="s" s="3">
         <v>15</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>16</v>
       </c>
       <c r="B9" t="s">
         <v>14</v>
       </c>
       <c r="C9"/>
       <c r="D9">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>18</v>
       </c>
       <c r="B10" t="s">
         <v>6</v>
       </c>
       <c r="C10"/>
       <c r="D10">
-        <v>22</v>
+        <v>0</v>
       </c>
       <c r="E10" s="2">
         <v>1200130020124</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>19</v>
       </c>
       <c r="B11" t="s">
         <v>6</v>
       </c>
       <c r="C11"/>
       <c r="D11">
-        <v>5</v>
+        <v>16</v>
       </c>
       <c r="E11" s="2">
         <v>1200130020308</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>20</v>
       </c>
       <c r="B12" t="s">
         <v>6</v>
       </c>
       <c r="C12"/>
-      <c r="D12">
-        <v>10</v>
+      <c r="D12" t="s" s="3">
+        <v>8</v>
       </c>
       <c r="E12" s="2">
         <v>1200130020568</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>21</v>
       </c>
       <c r="B13" t="s">
         <v>14</v>
       </c>
       <c r="C13"/>
       <c r="D13" t="s" s="3">
         <v>8</v>
       </c>
       <c r="E13" t="s" s="3">
         <v>22</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>23</v>
       </c>
       <c r="B14" t="s">
@@ -554,82 +554,82 @@
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>33</v>
       </c>
       <c r="B21" t="s">
         <v>6</v>
       </c>
       <c r="C21"/>
       <c r="D21">
         <v>0</v>
       </c>
       <c r="E21" s="2">
         <v>6925281967078</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>34</v>
       </c>
       <c r="B22" t="s">
         <v>6</v>
       </c>
       <c r="C22"/>
-      <c r="D22">
-        <v>43</v>
+      <c r="D22" t="s" s="3">
+        <v>8</v>
       </c>
       <c r="E22" s="2">
         <v>1200130000638</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>35</v>
       </c>
       <c r="B23" t="s">
         <v>6</v>
       </c>
       <c r="C23"/>
       <c r="D23">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="E23" s="2">
         <v>1200130000744</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>36</v>
       </c>
       <c r="B24" t="s">
         <v>6</v>
       </c>
       <c r="C24"/>
       <c r="D24">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="E24" s="2">
         <v>1200130000683</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>37</v>
       </c>
       <c r="B25" t="s">
         <v>6</v>
       </c>
       <c r="C25"/>
       <c r="D25">
         <v>0</v>
       </c>
       <c r="E25" s="2">
         <v>6925281932717</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>38</v>
       </c>
       <c r="B26" t="s">
@@ -645,51 +645,51 @@
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>39</v>
       </c>
       <c r="B27" t="s">
         <v>6</v>
       </c>
       <c r="C27"/>
       <c r="D27" t="s" s="3">
         <v>8</v>
       </c>
       <c r="E27" s="2">
         <v>1200130020032</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>40</v>
       </c>
       <c r="B28" t="s">
         <v>6</v>
       </c>
       <c r="C28"/>
       <c r="D28">
-        <v>41</v>
+        <v>13</v>
       </c>
       <c r="E28" s="2">
         <v>6925281996719</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>41</v>
       </c>
       <c r="B29" t="s">
         <v>6</v>
       </c>
       <c r="C29"/>
       <c r="D29">
         <v>0</v>
       </c>
       <c r="E29" s="2">
         <v>6925281926501</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>42</v>
       </c>
       <c r="B30" t="s">
@@ -720,81 +720,81 @@
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>44</v>
       </c>
       <c r="B32" t="s">
         <v>6</v>
       </c>
       <c r="C32"/>
       <c r="D32" t="s" s="3">
         <v>8</v>
       </c>
       <c r="E32" s="2">
         <v>1200130026881</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>45</v>
       </c>
       <c r="B33" t="s">
         <v>6</v>
       </c>
       <c r="C33"/>
       <c r="D33">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="E33" s="2">
         <v>1200130026898</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>46</v>
       </c>
       <c r="B34" t="s">
         <v>6</v>
       </c>
       <c r="C34"/>
-      <c r="D34">
-        <v>0</v>
+      <c r="D34" t="s" s="3">
+        <v>8</v>
       </c>
       <c r="E34" s="2">
         <v>6925281998768</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>47</v>
       </c>
       <c r="B35" t="s">
         <v>6</v>
       </c>
       <c r="C35"/>
-      <c r="D35">
-        <v>5</v>
+      <c r="D35" t="s" s="3">
+        <v>8</v>
       </c>
       <c r="E35" s="2">
         <v>1200130024221</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>48</v>
       </c>
       <c r="B36" t="s">
         <v>6</v>
       </c>
       <c r="C36"/>
       <c r="D36" t="s" s="3">
         <v>8</v>
       </c>
       <c r="E36" s="2">
         <v>1200130019555</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>49</v>
       </c>
       <c r="B37" t="s">