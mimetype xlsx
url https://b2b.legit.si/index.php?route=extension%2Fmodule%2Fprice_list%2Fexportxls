--- v1 (2026-06-10)
+++ v2 (2026-07-25)
@@ -9,200 +9,203 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="51">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Brand:</t>
   </si>
   <si>
     <t>Price:</t>
   </si>
   <si>
     <t>Qty:</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t> JBL Grip Black </t>
   </si>
   <si>
     <t>JBL</t>
   </si>
   <si>
     <t> JBL Protective Bag - Encore 2 </t>
   </si>
   <si>
+    <t> JBL Soundbar 580 </t>
+  </si>
+  <si>
+    <t> JBL Tune 135 Black </t>
+  </si>
+  <si>
+    <t> JBL Tune 520 USB-C White</t>
+  </si>
+  <si>
+    <t> JBL Tune 530C black</t>
+  </si>
+  <si>
+    <t>3D Adjustable Armrests (3 holes)</t>
+  </si>
+  <si>
+    <t>UVI</t>
+  </si>
+  <si>
+    <t>0027132420018</t>
+  </si>
+  <si>
+    <t>3D Adjustable Armrests (4 holes)</t>
+  </si>
+  <si>
+    <t>0650311612944</t>
+  </si>
+  <si>
+    <t>Bar 1000 M2 JBL</t>
+  </si>
+  <si>
+    <t>Bar 300 M2 JBL</t>
+  </si>
+  <si>
+    <t>Bar 500 M2 JBL</t>
+  </si>
+  <si>
+    <t>Gaslift for UVI CHAIRS with butterfly mechanism</t>
+  </si>
+  <si>
     <t>51+</t>
   </si>
   <si>
-    <t> JBL Soundbar 580 </t>
-[...37 lines deleted...]
-  <si>
     <t>0027132419982</t>
   </si>
   <si>
     <t>Gaslift for UVI CHAIRS with multifunctional mechanism</t>
   </si>
   <si>
     <t>0027132419999</t>
   </si>
   <si>
+    <t>Harman Kardon Enchant 1100 Soundbar (Black)</t>
+  </si>
+  <si>
+    <t>HARMAN KARDON</t>
+  </si>
+  <si>
+    <t>Harman Kardon Enchant 900 Soundbar (Black)</t>
+  </si>
+  <si>
+    <t>Harman Kardon Enchant Speaker Wireless Speaker (Black)</t>
+  </si>
+  <si>
+    <t>Harman Kardon Enchant Sub 2 Wireless Subwoofer (Black)</t>
+  </si>
+  <si>
+    <t>Harman Kardon Luna 2 Portable Bluetooth Speaker (Black)</t>
+  </si>
+  <si>
+    <t>Harman Kardon Luna 2 Portable Bluetooth Speaker (Warm Sand)</t>
+  </si>
+  <si>
+    <t>Harman Kardon Luna Portable Bluetooth Speaker (Black)</t>
+  </si>
+  <si>
+    <t>Harman Kardon Luna Portable Bluetooth Speaker (Grey)</t>
+  </si>
+  <si>
+    <t>Harman Kardon Onyx Studio 9 Portable Bluetooth Speaker (Grey)</t>
+  </si>
+  <si>
+    <t>Harman Kardon SoundSticks 5 2.1 Speaker System (Black)</t>
+  </si>
+  <si>
+    <t>Harman Kardon SoundSticks 5 2.1 Speaker System (White)</t>
+  </si>
+  <si>
     <t>Horizon 3 Black JBL</t>
   </si>
   <si>
     <t>Horizon 3 Grey JBL</t>
   </si>
   <si>
     <t>Inferno Large Mouse Pad</t>
   </si>
   <si>
     <t>0742377929903</t>
   </si>
   <si>
     <t>Inferno Small Mouse Pad</t>
   </si>
   <si>
     <t>0742377929897</t>
   </si>
   <si>
     <t>JBL 200 Charging Case</t>
   </si>
   <si>
     <t>JBL 400 Battery</t>
   </si>
   <si>
     <t>JBL 720BT Tune Wireless On-Ear Headphones - White</t>
   </si>
   <si>
     <t>JBL AUTHENTICS 200 Black Speaker</t>
   </si>
   <si>
     <t>JBL Authentics 300 Black/Gold Speaker</t>
   </si>
   <si>
     <t>JBL AUTHENTICS 500 Black/Gold Speaker</t>
   </si>
   <si>
     <t>JBL BAR 1300 Black Soundbar</t>
   </si>
   <si>
     <t>JBL BAR 2.0 MK2 Soundbar</t>
-  </si>
-[...31 lines deleted...]
-    <t>JBL CHARGE 6 Blue Speaker</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
   </numFmts>
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="14"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -222,608 +225,608 @@
   <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:E37"/>
   <cols>
-    <col min="1" max="1" width="54" customWidth="1"/>
-    <col min="2" max="2" width="7" customWidth="1"/>
+    <col min="1" max="1" width="60" customWidth="1"/>
+    <col min="2" max="2" width="14" customWidth="1"/>
     <col min="3" max="3" width="7" customWidth="1"/>
     <col min="4" max="4" width="5" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>5</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2"/>
       <c r="D2">
         <v>0</v>
       </c>
       <c r="E2" s="2">
         <v>1200130024849</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3"/>
-      <c r="D3" t="s" s="3">
-        <v>8</v>
+      <c r="D3">
+        <v>0</v>
       </c>
       <c r="E3" s="2">
         <v>1200130024832</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
       <c r="C4"/>
       <c r="D4">
         <v>0</v>
       </c>
       <c r="E4" s="2">
         <v>1200130009259</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B5" t="s">
         <v>6</v>
       </c>
       <c r="C5"/>
-      <c r="D5" t="s" s="3">
-        <v>8</v>
+      <c r="D5">
+        <v>3</v>
       </c>
       <c r="E5" s="2">
         <v>1200130026003</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B6" t="s">
         <v>6</v>
       </c>
       <c r="C6"/>
-      <c r="D6" t="s" s="3">
-        <v>8</v>
+      <c r="D6">
+        <v>0</v>
       </c>
       <c r="E6" s="2">
         <v>1200130023262</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B7" t="s">
         <v>6</v>
       </c>
       <c r="C7"/>
-      <c r="D7" t="s" s="3">
-        <v>8</v>
+      <c r="D7">
+        <v>9</v>
       </c>
       <c r="E7" s="2">
         <v>1200130030055</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
+        <v>12</v>
+      </c>
+      <c r="B8" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="C8"/>
       <c r="D8">
         <v>0</v>
       </c>
       <c r="E8" t="s" s="3">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B9" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C9"/>
       <c r="D9">
         <v>11</v>
       </c>
       <c r="E9" t="s" s="3">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B10" t="s">
         <v>6</v>
       </c>
       <c r="C10"/>
       <c r="D10">
         <v>0</v>
       </c>
       <c r="E10" s="2">
         <v>1200130020124</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B11" t="s">
         <v>6</v>
       </c>
       <c r="C11"/>
       <c r="D11">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="E11" s="2">
         <v>1200130020308</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B12" t="s">
         <v>6</v>
       </c>
       <c r="C12"/>
-      <c r="D12" t="s" s="3">
-        <v>8</v>
+      <c r="D12">
+        <v>0</v>
       </c>
       <c r="E12" s="2">
         <v>1200130020568</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B13" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C13"/>
       <c r="D13" t="s" s="3">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="E13" t="s" s="3">
         <v>22</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>23</v>
       </c>
       <c r="B14" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C14"/>
       <c r="D14" t="s" s="3">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="E14" t="s" s="3">
         <v>24</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>25</v>
       </c>
       <c r="B15" t="s">
-        <v>6</v>
+        <v>26</v>
       </c>
       <c r="C15"/>
       <c r="D15" t="s" s="3">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="E15" s="2">
-        <v>1200130018671</v>
+        <v>1200130004940</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B16" t="s">
-        <v>6</v>
+        <v>26</v>
       </c>
       <c r="C16"/>
       <c r="D16" t="s" s="3">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="E16" s="2">
-        <v>1200130018688</v>
+        <v>1200130004070</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B17" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="C17"/>
       <c r="D17" t="s" s="3">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>21</v>
+      </c>
+      <c r="E17" s="2">
+        <v>1200130013447</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>29</v>
       </c>
       <c r="B18" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="C18"/>
       <c r="D18" t="s" s="3">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>21</v>
+      </c>
+      <c r="E18" s="2">
+        <v>1200130007620</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B19" t="s">
-        <v>6</v>
+        <v>26</v>
       </c>
       <c r="C19"/>
       <c r="D19" t="s" s="3">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="E19" s="2">
-        <v>1200130026867</v>
+        <v>1200130030581</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B20" t="s">
-        <v>6</v>
+        <v>26</v>
       </c>
       <c r="C20"/>
-      <c r="D20" t="s" s="3">
-        <v>8</v>
+      <c r="D20">
+        <v>12</v>
       </c>
       <c r="E20" s="2">
-        <v>1200130026874</v>
+        <v>1200130030598</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B21" t="s">
-        <v>6</v>
+        <v>26</v>
       </c>
       <c r="C21"/>
-      <c r="D21">
-        <v>0</v>
+      <c r="D21" t="s" s="3">
+        <v>21</v>
       </c>
       <c r="E21" s="2">
-        <v>6925281967078</v>
+        <v>1200130006968</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B22" t="s">
-        <v>6</v>
+        <v>26</v>
       </c>
       <c r="C22"/>
       <c r="D22" t="s" s="3">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="E22" s="2">
-        <v>1200130000638</v>
+        <v>1200130006975</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B23" t="s">
-        <v>6</v>
+        <v>26</v>
       </c>
       <c r="C23"/>
-      <c r="D23">
-        <v>14</v>
+      <c r="D23" t="s" s="3">
+        <v>21</v>
       </c>
       <c r="E23" s="2">
-        <v>1200130000744</v>
+        <v>1200130018237</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B24" t="s">
-        <v>6</v>
+        <v>26</v>
       </c>
       <c r="C24"/>
       <c r="D24">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="E24" s="2">
-        <v>1200130000683</v>
+        <v>1200130026706</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B25" t="s">
-        <v>6</v>
+        <v>26</v>
       </c>
       <c r="C25"/>
       <c r="D25">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="E25" s="2">
-        <v>6925281932717</v>
+        <v>1200130026713</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B26" t="s">
         <v>6</v>
       </c>
       <c r="C26"/>
-      <c r="D26" t="s" s="3">
-        <v>8</v>
+      <c r="D26">
+        <v>0</v>
       </c>
       <c r="E26" s="2">
-        <v>6925281925313</v>
+        <v>1200130018671</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B27" t="s">
         <v>6</v>
       </c>
       <c r="C27"/>
-      <c r="D27" t="s" s="3">
-        <v>8</v>
+      <c r="D27">
+        <v>0</v>
       </c>
       <c r="E27" s="2">
-        <v>1200130020032</v>
+        <v>1200130018688</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
+        <v>39</v>
+      </c>
+      <c r="B28" t="s">
+        <v>13</v>
+      </c>
+      <c r="C28"/>
+      <c r="D28" t="s" s="3">
+        <v>21</v>
+      </c>
+      <c r="E28" t="s" s="3">
         <v>40</v>
-      </c>
-[...8 lines deleted...]
-        <v>6925281996719</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>41</v>
       </c>
       <c r="B29" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C29"/>
-      <c r="D29">
-[...3 lines deleted...]
-        <v>6925281926501</v>
+      <c r="D29" t="s" s="3">
+        <v>21</v>
+      </c>
+      <c r="E29" t="s" s="3">
+        <v>42</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B30" t="s">
         <v>6</v>
       </c>
       <c r="C30"/>
-      <c r="D30" t="s" s="3">
-        <v>8</v>
+      <c r="D30">
+        <v>12</v>
       </c>
       <c r="E30" s="2">
-        <v>1200130013874</v>
+        <v>1200130026867</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B31" t="s">
         <v>6</v>
       </c>
       <c r="C31"/>
-      <c r="D31" t="s" s="3">
-        <v>8</v>
+      <c r="D31">
+        <v>3</v>
       </c>
       <c r="E31" s="2">
-        <v>1200130013799</v>
+        <v>1200130026874</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B32" t="s">
         <v>6</v>
       </c>
       <c r="C32"/>
-      <c r="D32" t="s" s="3">
-        <v>8</v>
+      <c r="D32">
+        <v>0</v>
       </c>
       <c r="E32" s="2">
-        <v>1200130026881</v>
+        <v>6925281967078</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B33" t="s">
         <v>6</v>
       </c>
       <c r="C33"/>
       <c r="D33">
         <v>0</v>
       </c>
       <c r="E33" s="2">
-        <v>1200130026898</v>
+        <v>1200130000638</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B34" t="s">
         <v>6</v>
       </c>
       <c r="C34"/>
-      <c r="D34" t="s" s="3">
-        <v>8</v>
+      <c r="D34">
+        <v>0</v>
       </c>
       <c r="E34" s="2">
-        <v>6925281998768</v>
+        <v>1200130000744</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B35" t="s">
         <v>6</v>
       </c>
       <c r="C35"/>
-      <c r="D35" t="s" s="3">
-        <v>8</v>
+      <c r="D35">
+        <v>0</v>
       </c>
       <c r="E35" s="2">
-        <v>1200130024221</v>
+        <v>1200130000683</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B36" t="s">
         <v>6</v>
       </c>
       <c r="C36"/>
-      <c r="D36" t="s" s="3">
-        <v>8</v>
+      <c r="D36">
+        <v>0</v>
       </c>
       <c r="E36" s="2">
-        <v>1200130019555</v>
+        <v>6925281932717</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B37" t="s">
         <v>6</v>
       </c>
       <c r="C37"/>
-      <c r="D37" t="s" s="3">
-        <v>8</v>
+      <c r="D37">
+        <v>0</v>
       </c>
       <c r="E37" s="2">
-        <v>1200130019579</v>
+        <v>6925281925313</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>