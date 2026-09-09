--- v2 (2026-07-25)
+++ v3 (2026-09-09)
@@ -9,203 +9,200 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="50">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Brand:</t>
   </si>
   <si>
     <t>Price:</t>
   </si>
   <si>
     <t>Qty:</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
-    <t> JBL Grip Black </t>
+    <t> JBL Tune 530C black</t>
   </si>
   <si>
     <t>JBL</t>
   </si>
   <si>
-    <t> JBL Protective Bag - Encore 2 </t>
-[...13 lines deleted...]
-  <si>
     <t>3D Adjustable Armrests (3 holes)</t>
   </si>
   <si>
     <t>UVI</t>
   </si>
   <si>
     <t>0027132420018</t>
   </si>
   <si>
     <t>3D Adjustable Armrests (4 holes)</t>
   </si>
   <si>
     <t>0650311612944</t>
   </si>
   <si>
-    <t>Bar 1000 M2 JBL</t>
-[...7 lines deleted...]
-  <si>
     <t>Gaslift for UVI CHAIRS with butterfly mechanism</t>
   </si>
   <si>
     <t>51+</t>
   </si>
   <si>
     <t>0027132419982</t>
   </si>
   <si>
     <t>Gaslift for UVI CHAIRS with multifunctional mechanism</t>
   </si>
   <si>
     <t>0027132419999</t>
   </si>
   <si>
-    <t>Harman Kardon Enchant 1100 Soundbar (Black)</t>
-[...40 lines deleted...]
-  <si>
     <t>Inferno Large Mouse Pad</t>
   </si>
   <si>
     <t>0742377929903</t>
   </si>
   <si>
     <t>Inferno Small Mouse Pad</t>
   </si>
   <si>
     <t>0742377929897</t>
   </si>
   <si>
     <t>JBL 200 Charging Case</t>
   </si>
   <si>
     <t>JBL 400 Battery</t>
   </si>
   <si>
-    <t>JBL 720BT Tune Wireless On-Ear Headphones - White</t>
-[...14 lines deleted...]
-    <t>JBL BAR 2.0 MK2 Soundbar</t>
+    <t>JBL BATTERY 200 Replacement Battery</t>
+  </si>
+  <si>
+    <t>JBL BATTERY 400 Replacement Battery</t>
+  </si>
+  <si>
+    <t>JBL Endurance Pace wireless white</t>
+  </si>
+  <si>
+    <t>JBL ENDURANCE RACE TWS Black Earbuds</t>
+  </si>
+  <si>
+    <t>JBL Grip, White</t>
+  </si>
+  <si>
+    <t>JBL JR 320 Blue Headphones</t>
+  </si>
+  <si>
+    <t>JBL JR 470 NC Pink Headphones</t>
+  </si>
+  <si>
+    <t>JBL LIVE 670NC White Headphones</t>
+  </si>
+  <si>
+    <t>JBL Live Flex TWS Black Headphones</t>
+  </si>
+  <si>
+    <t>JBL Partybox 720 protective bag</t>
+  </si>
+  <si>
+    <t>JBL Partybox microphone</t>
+  </si>
+  <si>
+    <t>JBL PartyCover Ultimate Protective Cover</t>
+  </si>
+  <si>
+    <t>JBL PB320 Speaker Protective Cover</t>
+  </si>
+  <si>
+    <t>JBL Power Adapter for Xtreme 3, Xtreme 4 and Xtreme 5</t>
+  </si>
+  <si>
+    <t>JBL QUANTUM 350 Headphones</t>
+  </si>
+  <si>
+    <t>JBL Quantum 360 Purple Headphones</t>
+  </si>
+  <si>
+    <t>JBL Quantum 50N Nintendo Wired Headphones</t>
+  </si>
+  <si>
+    <t>JBL QUANTUM TWS AIR Black Headphones</t>
+  </si>
+  <si>
+    <t>JBL REFLECT AERO TWS Light Blue Earbuds</t>
+  </si>
+  <si>
+    <t>JBL Tune 210 Black</t>
+  </si>
+  <si>
+    <t>JBL Tune 210 Earphones</t>
+  </si>
+  <si>
+    <t>JBL Tune 210 Wired Headphones in Rose Gold</t>
+  </si>
+  <si>
+    <t>JBL Tune 235BT Black</t>
+  </si>
+  <si>
+    <t>JBL Tune 305C USB-C Red Headphones</t>
+  </si>
+  <si>
+    <t>JBL Tune 310C USB-C Blue Headphones</t>
+  </si>
+  <si>
+    <t>JBL Tune 520 USB-C Black</t>
+  </si>
+  <si>
+    <t>JBL TUNE 520 USB-C Blue</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
   </numFmts>
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="14"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -225,608 +222,608 @@
   <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:E37"/>
   <cols>
-    <col min="1" max="1" width="60" customWidth="1"/>
-    <col min="2" max="2" width="14" customWidth="1"/>
+    <col min="1" max="1" width="54" customWidth="1"/>
+    <col min="2" max="2" width="7" customWidth="1"/>
     <col min="3" max="3" width="7" customWidth="1"/>
     <col min="4" max="4" width="5" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>5</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2"/>
       <c r="D2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E2" s="2">
-        <v>1200130024849</v>
+        <v>1200130030055</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="C3"/>
       <c r="D3">
         <v>0</v>
       </c>
-      <c r="E3" s="2">
-        <v>1200130024832</v>
+      <c r="E3" t="s" s="3">
+        <v>9</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B4" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>6</v>
       </c>
       <c r="C4"/>
       <c r="D4">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>1200130009259</v>
+        <v>11</v>
+      </c>
+      <c r="E4" t="s" s="3">
+        <v>11</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B5" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="C5"/>
-      <c r="D5">
-[...3 lines deleted...]
-        <v>1200130026003</v>
+      <c r="D5" t="s" s="3">
+        <v>13</v>
+      </c>
+      <c r="E5" t="s" s="3">
+        <v>14</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="B6" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="C6"/>
-      <c r="D6">
-[...3 lines deleted...]
-        <v>1200130023262</v>
+      <c r="D6" t="s" s="3">
+        <v>13</v>
+      </c>
+      <c r="E6" t="s" s="3">
+        <v>16</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="B7" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="C7"/>
-      <c r="D7">
-[...3 lines deleted...]
-        <v>1200130030055</v>
+      <c r="D7" t="s" s="3">
+        <v>13</v>
+      </c>
+      <c r="E7" t="s" s="3">
+        <v>18</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="B8" t="s">
+        <v>8</v>
+      </c>
+      <c r="C8"/>
+      <c r="D8" t="s" s="3">
         <v>13</v>
       </c>
-      <c r="C8"/>
-[...2 lines deleted...]
-      </c>
       <c r="E8" t="s" s="3">
-        <v>14</v>
+        <v>20</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="B9" t="s">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C9"/>
       <c r="D9">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>3</v>
+      </c>
+      <c r="E9" s="2">
+        <v>1200130026867</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="B10" t="s">
         <v>6</v>
       </c>
       <c r="C10"/>
       <c r="D10">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E10" s="2">
-        <v>1200130020124</v>
+        <v>1200130026874</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="B11" t="s">
         <v>6</v>
       </c>
       <c r="C11"/>
       <c r="D11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E11" s="2">
-        <v>1200130020308</v>
+        <v>1200130013874</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="B12" t="s">
         <v>6</v>
       </c>
       <c r="C12"/>
       <c r="D12">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="E12" s="2">
-        <v>1200130020568</v>
+        <v>1200130013799</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="B13" t="s">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C13"/>
-      <c r="D13" t="s" s="3">
-[...3 lines deleted...]
-        <v>22</v>
+      <c r="D13">
+        <v>1</v>
+      </c>
+      <c r="E13" s="2">
+        <v>1200130027857</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="B14" t="s">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C14"/>
-      <c r="D14" t="s" s="3">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="D14">
+        <v>1</v>
+      </c>
+      <c r="E14" s="2">
+        <v>6925281993343</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B15" t="s">
-        <v>26</v>
+        <v>6</v>
       </c>
       <c r="C15"/>
-      <c r="D15" t="s" s="3">
-        <v>21</v>
+      <c r="D15">
+        <v>2</v>
       </c>
       <c r="E15" s="2">
-        <v>1200130004940</v>
+        <v>1200130024870</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B16" t="s">
-        <v>26</v>
+        <v>6</v>
       </c>
       <c r="C16"/>
-      <c r="D16" t="s" s="3">
-        <v>21</v>
+      <c r="D16">
+        <v>2</v>
       </c>
       <c r="E16" s="2">
-        <v>1200130004070</v>
+        <v>1200130015847</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B17" t="s">
-        <v>26</v>
+        <v>6</v>
       </c>
       <c r="C17"/>
-      <c r="D17" t="s" s="3">
-        <v>21</v>
+      <c r="D17">
+        <v>1</v>
       </c>
       <c r="E17" s="2">
-        <v>1200130013447</v>
+        <v>1200130016554</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B18" t="s">
-        <v>26</v>
+        <v>6</v>
       </c>
       <c r="C18"/>
-      <c r="D18" t="s" s="3">
-        <v>21</v>
+      <c r="D18">
+        <v>2</v>
       </c>
       <c r="E18" s="2">
-        <v>1200130007620</v>
+        <v>1200130004742</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B19" t="s">
-        <v>26</v>
+        <v>6</v>
       </c>
       <c r="C19"/>
-      <c r="D19" t="s" s="3">
-        <v>21</v>
+      <c r="D19">
+        <v>1</v>
       </c>
       <c r="E19" s="2">
-        <v>1200130030581</v>
+        <v>6925281960819</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B20" t="s">
-        <v>26</v>
+        <v>6</v>
       </c>
       <c r="C20"/>
       <c r="D20">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="E20" s="2">
-        <v>1200130030598</v>
+        <v>1200130030796</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B21" t="s">
-        <v>26</v>
+        <v>6</v>
       </c>
       <c r="C21"/>
-      <c r="D21" t="s" s="3">
-        <v>21</v>
+      <c r="D21">
+        <v>1</v>
       </c>
       <c r="E21" s="2">
-        <v>1200130006968</v>
+        <v>1200130010156</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B22" t="s">
-        <v>26</v>
+        <v>6</v>
       </c>
       <c r="C22"/>
-      <c r="D22" t="s" s="3">
-        <v>21</v>
+      <c r="D22">
+        <v>2</v>
       </c>
       <c r="E22" s="2">
-        <v>1200130006975</v>
+        <v>1200130013669</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B23" t="s">
-        <v>26</v>
+        <v>6</v>
       </c>
       <c r="C23"/>
-      <c r="D23" t="s" s="3">
-        <v>21</v>
+      <c r="D23">
+        <v>2</v>
       </c>
       <c r="E23" s="2">
-        <v>1200130018237</v>
+        <v>1200130021688</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B24" t="s">
-        <v>26</v>
+        <v>6</v>
       </c>
       <c r="C24"/>
       <c r="D24">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="E24" s="2">
-        <v>1200130026706</v>
+        <v>1200130035104</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B25" t="s">
-        <v>26</v>
+        <v>6</v>
       </c>
       <c r="C25"/>
       <c r="D25">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="E25" s="2">
-        <v>1200130026713</v>
+        <v>6925281986499</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B26" t="s">
         <v>6</v>
       </c>
       <c r="C26"/>
       <c r="D26">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E26" s="2">
-        <v>1200130018671</v>
+        <v>1200130015649</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B27" t="s">
         <v>6</v>
       </c>
       <c r="C27"/>
       <c r="D27">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E27" s="2">
-        <v>1200130018688</v>
+        <v>1200130015458</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B28" t="s">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C28"/>
-      <c r="D28" t="s" s="3">
-[...3 lines deleted...]
-        <v>40</v>
+      <c r="D28">
+        <v>1</v>
+      </c>
+      <c r="E28" s="2">
+        <v>6925281967870</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>41</v>
       </c>
       <c r="B29" t="s">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C29"/>
-      <c r="D29" t="s" s="3">
-[...3 lines deleted...]
-        <v>42</v>
+      <c r="D29">
+        <v>1</v>
+      </c>
+      <c r="E29" s="2">
+        <v>6925281916083</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B30" t="s">
         <v>6</v>
       </c>
       <c r="C30"/>
       <c r="D30">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="E30" s="2">
-        <v>1200130026867</v>
+        <v>1200130022920</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B31" t="s">
         <v>6</v>
       </c>
       <c r="C31"/>
       <c r="D31">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E31" s="2">
-        <v>1200130026874</v>
+        <v>6925281919060</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B32" t="s">
         <v>6</v>
       </c>
       <c r="C32"/>
       <c r="D32">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E32" s="2">
-        <v>6925281967078</v>
+        <v>6925281924507</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B33" t="s">
         <v>6</v>
       </c>
       <c r="C33"/>
       <c r="D33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E33" s="2">
-        <v>1200130000638</v>
+        <v>1200130025969</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B34" t="s">
         <v>6</v>
       </c>
       <c r="C34"/>
       <c r="D34">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="E34" s="2">
-        <v>1200130000744</v>
+        <v>1200130013928</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B35" t="s">
         <v>6</v>
       </c>
       <c r="C35"/>
       <c r="D35">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E35" s="2">
-        <v>1200130000683</v>
+        <v>1200130011160</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B36" t="s">
         <v>6</v>
       </c>
       <c r="C36"/>
       <c r="D36">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E36" s="2">
-        <v>6925281932717</v>
+        <v>1200130023255</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B37" t="s">
         <v>6</v>
       </c>
       <c r="C37"/>
       <c r="D37">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E37" s="2">
-        <v>6925281925313</v>
+        <v>1200130023279</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>